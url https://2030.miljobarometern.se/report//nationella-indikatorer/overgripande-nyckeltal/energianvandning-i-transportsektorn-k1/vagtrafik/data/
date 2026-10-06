--- v1 (2026-07-07)
+++ v2 (2026-10-06)
@@ -1324,151 +1324,151 @@
       </c>
       <c r="E45" s="3">
         <v>2019</v>
       </c>
       <c r="F45">
         <v>0.020222</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>6</v>
       </c>
       <c r="B46" t="s">
         <v>7</v>
       </c>
       <c r="C46" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="2">
         <v>44196</v>
       </c>
       <c r="E46" s="3">
         <v>2020</v>
       </c>
       <c r="F46">
-        <v>0.030204</v>
+        <v>0.030414</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>7</v>
       </c>
       <c r="C47" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="2">
         <v>44561</v>
       </c>
       <c r="E47" s="3">
         <v>2021</v>
       </c>
       <c r="F47">
-        <v>0.056449</v>
+        <v>0.056626</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>6</v>
       </c>
       <c r="B48" t="s">
         <v>7</v>
       </c>
       <c r="C48" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="2">
         <v>44926</v>
       </c>
       <c r="E48" s="3">
         <v>2022</v>
       </c>
       <c r="F48">
-        <v>0.094441</v>
+        <v>0.095756</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>6</v>
       </c>
       <c r="B49" t="s">
         <v>7</v>
       </c>
       <c r="C49" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="2">
         <v>45291</v>
       </c>
       <c r="E49" s="3">
         <v>2023</v>
       </c>
       <c r="F49">
-        <v>0.14296</v>
+        <v>0.163539</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>6</v>
       </c>
       <c r="B50" t="s">
         <v>7</v>
       </c>
       <c r="C50" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="2">
         <v>45657</v>
       </c>
       <c r="E50" s="3">
         <v>2024</v>
       </c>
       <c r="F50">
-        <v>0.19</v>
+        <v>0.215519</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>6</v>
       </c>
       <c r="B51" t="s">
         <v>7</v>
       </c>
       <c r="C51" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="2">
         <v>46022</v>
       </c>
       <c r="E51" s="3">
         <v>2025</v>
       </c>
       <c r="F51">
-        <v>0.236</v>
+        <v>0.274403</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>7</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" s="2">
         <v>39082</v>
       </c>
       <c r="E52" s="3">
         <v>2006</v>
       </c>
       <c r="F52">
         <v>9.4752</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>6</v>